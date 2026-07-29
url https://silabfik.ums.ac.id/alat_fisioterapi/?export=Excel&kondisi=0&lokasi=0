--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="570" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="383">
   <si>
     <t>Inventaris Laboratorium Fisioterapi</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Spesifikasi</t>
   </si>
   <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>Lokasi</t>
   </si>
   <si>
     <t>CPR/RJP/Prestand Adult</t>
   </si>
   <si>
     <t>Indikator LED di bahu memungkinkan umpan balik instan untuk instruktur dan siswa mengenai akurasi tingkat kompresi dada_x000D_
 _x000D_
 - Ukuran realistis dengan hidung yang bisa dicubit dan bagian leher_x000D_
@@ -2700,50 +2700,58 @@
   <si>
     <t>Lego - DIY Building Block</t>
   </si>
   <si>
     <t>1 Kotak isi 500pcs_x000D_
 Cocok disambung dengan brick/Balok Susun merk lain._x000D_
 Mainan Edukasi Anak Balok Susun Isi 1000 Pcs _x000D_
 - DIY Building Block / Mainan Edukatif Puzzle Balok Susun_x000D_
 mainan balok warna warni isi 1000 pcs dapat meningkatkan motorik dan kreativitas anak_x000D_
 1 kardus berisi kurang lebih 1000pcs_x000D_
 Lebar Block 1,5 cm_x000D_
 Uk Kemasan 25x37x10cm_x000D_
 Berat: 500g/1kg</t>
   </si>
   <si>
     <t xml:space="preserve">Personal Balance Feedback (PBF) </t>
   </si>
   <si>
     <t>Personal Balance Feedback merupakan alat evaluasi dan terapi_x000D_
 keseimbangan berbasis digital yang terdiri dari timbangan pintar (smart_x000D_
 scale), sabuk pintar (smart belt), dan walker. Alat ini terintegrasi dengan_x000D_
 sistem berbasis web dan WiFi untuk mengukur distribusi beban tumpuan_x000D_
 kaki serta kontrol keseimbangan tubuh secara realtime. Sistem dapat_x000D_
 digunakan untuk assessment maupun treatment keseimbangan statis_x000D_
 dengan tampilan hasil pada monitor perangkat.</t>
+  </si>
+  <si>
+    <t>Sit and reach test</t>
+  </si>
+  <si>
+    <t>Bahan: Seng aluminium 
+Dimensi Kotak: Panjang sekitar 53 cm, Lebar 30 cm, dan Tinggi 30 cm.
+Top Plate (Papan Atas): Panjangnya minimal 53 cm dan menonjol melewati dinding depan kotak tempat kaki bersandar.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -3047,51 +3055,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E190"/>
+  <dimension ref="A1:E191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="7.7109375" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" customWidth="1"/>
     <col min="3" max="3" width="70.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -3403,51 +3411,51 @@
       </c>
       <c r="B20" t="s">
         <v>42</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>9</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>21</v>
@@ -3675,51 +3683,51 @@
       </c>
       <c r="B36" t="s">
         <v>74</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>1</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37" t="s">
         <v>76</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38" t="s">
         <v>78</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>2</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>37</v>
@@ -5936,51 +5944,51 @@
       </c>
       <c r="B169" t="s">
         <v>337</v>
       </c>
       <c r="C169" t="s">
         <v>338</v>
       </c>
       <c r="D169">
         <v>1</v>
       </c>
       <c r="E169" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="B170" t="s">
         <v>339</v>
       </c>
       <c r="C170" t="s">
         <v>340</v>
       </c>
       <c r="D170">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="E170" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="B171" t="s">
         <v>341</v>
       </c>
       <c r="C171" t="s">
         <v>342</v>
       </c>
       <c r="D171">
         <v>5</v>
       </c>
       <c r="E171" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172">
         <v>170</v>
@@ -6279,50 +6287,67 @@
       </c>
       <c r="C189" t="s">
         <v>378</v>
       </c>
       <c r="D189">
         <v>1</v>
       </c>
       <c r="E189" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="B190" t="s">
         <v>379</v>
       </c>
       <c r="C190" t="s">
         <v>380</v>
       </c>
       <c r="D190">
         <v>1</v>
       </c>
       <c r="E190" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191">
+        <v>189</v>
+      </c>
+      <c r="B191" t="s">
+        <v>381</v>
+      </c>
+      <c r="C191" t="s">
+        <v>382</v>
+      </c>
+      <c r="D191">
+        <v>2</v>
+      </c>
+      <c r="E191" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>